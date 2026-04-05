--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1936F447" w14:textId="77777777" w:rsidR="009676C8" w:rsidRDefault="009676C8" w:rsidP="00BB2023">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B0275F4" w14:textId="5855C203" w:rsidR="003C28FC" w:rsidRPr="009676C8" w:rsidRDefault="003C28FC" w:rsidP="009676C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="hu-HU"/>
@@ -590,59 +590,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>mérlegképes könyvelői végzettség</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5827E21B" w14:textId="77777777" w:rsidR="000818FE" w:rsidRPr="00EC544C" w:rsidRDefault="000818FE" w:rsidP="000818FE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC544C">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
-        <w:t>word, excel</w:t>
-      </w:r>
+        <w:t>word</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC544C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC544C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>excel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ismerete</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1A0040" w14:textId="77777777" w:rsidR="000818FE" w:rsidRPr="00EC544C" w:rsidRDefault="000818FE" w:rsidP="000818FE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
@@ -1001,58 +1023,69 @@
       <w:r w:rsidRPr="002752E0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Hosszú távú és biztos munkalehetőség Magyarország egyik legnagyobb egyeteménél</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E64D2E" w14:textId="77777777" w:rsidR="000818FE" w:rsidRPr="002752E0" w:rsidRDefault="000818FE" w:rsidP="00310517">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002752E0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
-        <w:t>Cafeteria (SZÉP kártya)</w:t>
+        <w:t>Cafeteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002752E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SZÉP kártya)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152BC08B" w14:textId="397206A1" w:rsidR="000818FE" w:rsidRPr="002752E0" w:rsidRDefault="000818FE" w:rsidP="00310517">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002752E0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Utazási költségtérítés</w:t>
@@ -1190,51 +1223,51 @@
       </w:pPr>
       <w:r w:rsidRPr="002752E0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="009900"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>A jelentkezés módja:</w:t>
       </w:r>
       <w:r w:rsidRPr="002752E0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1065CB51" w14:textId="77777777" w:rsidR="000818FE" w:rsidRPr="002752E0" w:rsidRDefault="000818FE" w:rsidP="000818FE">
+    <w:p w14:paraId="1065CB51" w14:textId="6B466E99" w:rsidR="000818FE" w:rsidRPr="002752E0" w:rsidRDefault="000818FE" w:rsidP="000818FE">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="700"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="009900"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002752E0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1295,51 +1328,69 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="009900"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Pénzügyi referens</w:t>
       </w:r>
       <w:r w:rsidRPr="002752E0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">” és a pályázat azonosító számát: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
-        <w:t>MATE-K/98-8/2026.</w:t>
+        <w:t>MATE-K/98-</w:t>
+      </w:r>
+      <w:r w:rsidR="00180E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>/2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C35978D" w14:textId="11EED83C" w:rsidR="000818FE" w:rsidRPr="00F97448" w:rsidRDefault="000818FE" w:rsidP="000818FE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002752E0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="009900"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">A munkavégzés helye: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F97448">
@@ -1468,112 +1519,112 @@
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00592D8E" w:rsidRPr="00F33D88">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
             <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="hu-HU"/>
           </w:rPr>
           <w:t>https://uni-mate.hu/documents/40312/242434/adatkezeles-allas.pdf/266bd871-ff7d-1c69-5f64-12cdfc40f1af?t=1698743488923</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="004B10ED" w:rsidRPr="00073174" w:rsidSect="00BD5388">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03C13A68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB3ACCF4"/>
     <w:lvl w:ilvl="0" w:tplc="040E0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4485,200 +4536,203 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="118842598">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="140074566">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1432238060">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="980885495">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1865246343">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2015187391">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1067609106">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="625236736">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1727989458">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1789349924">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1987584685">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1085541739">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1810174254">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1316837234">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="562106567">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="277417662">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="548495620">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2146387728">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="384724225">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1211645557">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="44573501">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="882211198">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="486629340">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C28FC"/>
     <w:rsid w:val="00000344"/>
     <w:rsid w:val="000141F8"/>
     <w:rsid w:val="00025E25"/>
     <w:rsid w:val="000310F6"/>
     <w:rsid w:val="000349E3"/>
     <w:rsid w:val="00053E8B"/>
     <w:rsid w:val="00070692"/>
     <w:rsid w:val="00072C9A"/>
     <w:rsid w:val="00073174"/>
     <w:rsid w:val="00074D22"/>
     <w:rsid w:val="000818FE"/>
     <w:rsid w:val="00094AC3"/>
     <w:rsid w:val="000C6707"/>
     <w:rsid w:val="000D2728"/>
     <w:rsid w:val="000D3E86"/>
     <w:rsid w:val="000E5210"/>
     <w:rsid w:val="000F2661"/>
     <w:rsid w:val="0010424A"/>
     <w:rsid w:val="00112849"/>
     <w:rsid w:val="0014174E"/>
     <w:rsid w:val="00153FBD"/>
     <w:rsid w:val="001651F9"/>
     <w:rsid w:val="0017307B"/>
     <w:rsid w:val="00180027"/>
+    <w:rsid w:val="00180E46"/>
     <w:rsid w:val="001A67F8"/>
     <w:rsid w:val="001B0D84"/>
     <w:rsid w:val="001E1698"/>
     <w:rsid w:val="00230D34"/>
     <w:rsid w:val="0024199B"/>
     <w:rsid w:val="00254F61"/>
     <w:rsid w:val="002753E9"/>
     <w:rsid w:val="00280A26"/>
     <w:rsid w:val="00293A7B"/>
     <w:rsid w:val="002971CE"/>
     <w:rsid w:val="002A2822"/>
     <w:rsid w:val="002B05E4"/>
     <w:rsid w:val="002C20B9"/>
     <w:rsid w:val="002D5393"/>
     <w:rsid w:val="00310517"/>
     <w:rsid w:val="003227F9"/>
     <w:rsid w:val="003560D0"/>
     <w:rsid w:val="003567A6"/>
     <w:rsid w:val="00366CFB"/>
     <w:rsid w:val="00380C52"/>
     <w:rsid w:val="00381B1D"/>
     <w:rsid w:val="00390734"/>
     <w:rsid w:val="00393E41"/>
     <w:rsid w:val="00394A7C"/>
     <w:rsid w:val="00394DD7"/>
     <w:rsid w:val="003B3327"/>
     <w:rsid w:val="003C28FC"/>
     <w:rsid w:val="003D296D"/>
     <w:rsid w:val="003E0C3B"/>
     <w:rsid w:val="003F0E7A"/>
     <w:rsid w:val="00443F02"/>
     <w:rsid w:val="00447567"/>
     <w:rsid w:val="004614CC"/>
     <w:rsid w:val="00471906"/>
     <w:rsid w:val="004A2350"/>
     <w:rsid w:val="004B10ED"/>
     <w:rsid w:val="004C665F"/>
     <w:rsid w:val="004D11CC"/>
+    <w:rsid w:val="004D3740"/>
     <w:rsid w:val="004F4EE0"/>
     <w:rsid w:val="00506244"/>
     <w:rsid w:val="00507CD7"/>
     <w:rsid w:val="0051246C"/>
     <w:rsid w:val="00524BAF"/>
     <w:rsid w:val="005670B8"/>
     <w:rsid w:val="00581C22"/>
     <w:rsid w:val="005910C0"/>
     <w:rsid w:val="00592D8E"/>
     <w:rsid w:val="005A2071"/>
     <w:rsid w:val="005C372A"/>
     <w:rsid w:val="005D2964"/>
     <w:rsid w:val="005E0CD0"/>
     <w:rsid w:val="005E5735"/>
     <w:rsid w:val="005F7798"/>
     <w:rsid w:val="006405C3"/>
     <w:rsid w:val="00655A4F"/>
     <w:rsid w:val="006A6ABC"/>
     <w:rsid w:val="0070278E"/>
     <w:rsid w:val="007553D7"/>
     <w:rsid w:val="007663C3"/>
     <w:rsid w:val="00791368"/>
     <w:rsid w:val="00791C28"/>
     <w:rsid w:val="007966B9"/>
     <w:rsid w:val="007B5AAA"/>
@@ -4798,51 +4852,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D06963E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A3E6CE45-7C5D-4437-BCB2-FB1494325375}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5261,51 +5315,51 @@
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00381B1D"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Feloldatlanmegemlts">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E41803"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="79258005">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1189444984">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5671,69 +5725,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>303</Words>
-  <Characters>2092</Characters>
+  <Words>302</Words>
+  <Characters>2091</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2391</CharactersWithSpaces>
+  <CharactersWithSpaces>2389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dr. Varga Zsolt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>